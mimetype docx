--- v0 (2026-04-20)
+++ v1 (2026-07-21)
@@ -140,106 +140,74 @@
         <w:t xml:space="preserve">Over: Lot of Happiness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lot of Happiness is een goede doelenloterij die gelooft in een mooiere wereld voor iedereen. Deelnemers bepalen zelf naar welk goed doel bijna de helft van hun inleg gaat en maken tegelijkertijd kans op prijzen. Sinds de oprichting droeg het bedrijf meer dan €45 miljoen af aan goede doelen zoals KiKa, Make A Wish Nederland en Stichting ALS Nederland.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>