--- v0 (2026-04-20)
+++ v1 (2026-07-21)
@@ -132,132 +132,81 @@
         <w:t xml:space="preserve">Lot of Happiness is een goede doelen loterij die gelooft in een mooiere wereld voor iedereen. Deelnemers bepalen zelf naar welk goed doel bijna de helft van hun inleg gaat en maken tegelijkertijd kans op prijzen. Sinds de oprichting bracht de organisatie meer dan €47 miljoen bijeen voor goede doelen zoals KiKa, Make A Wish Nederland en Stichting ALS Nederland.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1014" type="#_x0000_t32" style="width:450pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:stroke weight="0.1pt"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Over: Lot of Happiness</w:t>
+        <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lot of Happiness gelooft in een mooiere wereld voor iedereen. Goede doelen, groot en klein, zijn de drijvende kracht achter deze visie en verdienen allemaal steun. Samen met haar deelnemers draagt Lot of Happiness bij aan hun missies. Meespelen is impact maken: deelnemers bepalen zelf naar welk goed doel bijna de helft van hun inleg gaat. &lt;br /&gt;
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>